--- v0 (2026-08-09)
+++ v1 (2026-09-24)
@@ -25,68 +25,68 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="AAAAAA"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample resume — replace the text with your own details. Keep it one column with no tables, photos, or graphics so it stays ATS-friendly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:shd w:fill="0F766E" w:color="auto" w:val="clear"/>
+        <w:shd w:fill="F1F7F5" w:color="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="150" w:right="150"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FFFFFF"/>
+          <w:color w:val="0F766E"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Vikram Nair</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="D6F1EC"/>
+          <w:color w:val="334155"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Senior Engineering Manager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="260" w:before="140"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hyderabad | +91 90000 22114 | vikram.nair@email.com | linkedin.com/in/vikramnair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="0F766E" w:sz="12" w:space="4"/>