--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -75,52 +75,52 @@
         </w:rPr>
         <w:t xml:space="preserve">London, UK · +44 20 7946 0912 · marcus.ai@reachrole.app · github.com/marcuschen-ai</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="1E293B" w:sz="14" w:space="4"/>
         </w:pBdr>
         <w:spacing w:after="140"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="100"/>
-        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="3200"/>
+        <w:gridCol w:w="6200"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3200"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="80"/>
               <w:left w:type="dxa" w:w="60"/>
               <w:bottom w:type="dxa" w:w="80"/>
               <w:right w:type="dxa" w:w="200"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:color="1E293B" w:sz="12" w:space="4"/>
               </w:pBdr>
               <w:spacing w:after="50" w:before="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1E293B"/>
                 <w:sz w:val="19"/>