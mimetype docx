--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -21,51 +21,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="9600"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="0F172A" w:val="clear"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="240"/>
               <w:left w:type="dxa" w:w="300"/>
               <w:bottom w:type="dxa" w:w="240"/>
               <w:right w:type="dxa" w:w="300"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="34"/>
                 <w:szCs w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve">Marcus Chen</w:t>
@@ -98,52 +98,52 @@
               </w:rPr>
               <w:t xml:space="preserve">London, UK · +44 20 7946 0912 · marcus.chen@techlead.io · github.com/marcuschen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="pct" w:w="100%"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="100"/>
-        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="3400"/>
+        <w:gridCol w:w="6000"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3400"/>
             <w:tcMar>
               <w:top w:type="dxa" w:w="120"/>
               <w:left w:type="dxa" w:w="100"/>
               <w:bottom w:type="dxa" w:w="120"/>
               <w:right w:type="dxa" w:w="240"/>
             </w:tcMar>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:color="0F172A" w:sz="12" w:space="4"/>
               </w:pBdr>
               <w:spacing w:after="60" w:before="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0F172A"/>
                 <w:sz w:val="20"/>